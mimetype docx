--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="40E6DA7B" w14:textId="1D32BEFF" w:rsidR="00542C72" w:rsidRDefault="00542C72" w:rsidP="00F85E67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D83112" w14:textId="34DE86DE" w:rsidR="002D39BD" w:rsidRDefault="002D39BD" w:rsidP="00F85E67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37EB1302" w14:textId="77777777" w:rsidR="004A78FF" w:rsidRDefault="00DF1B5D" w:rsidP="004A78FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -655,89 +655,97 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5723561B" w14:textId="2164FD69" w:rsidR="00B86D9D" w:rsidRPr="002101E5" w:rsidRDefault="002101E5" w:rsidP="002101E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ΠΡΟΣ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C8A625" w14:textId="3A04C3A6" w:rsidR="00E31191" w:rsidRPr="00956153" w:rsidRDefault="006C3752" w:rsidP="00956153">
+    <w:p w14:paraId="49C8A625" w14:textId="03EA9117" w:rsidR="00E31191" w:rsidRPr="00956153" w:rsidRDefault="006C3752" w:rsidP="00956153">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="130"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Τη</w:t>
       </w:r>
       <w:r w:rsidR="00712926" w:rsidRPr="00E31191">
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Γραμματεία του Τμήματο</w:t>
       </w:r>
       <w:r w:rsidR="00630F7C">
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>ς Πολιτικών Μηχανικών</w:t>
+        <w:t xml:space="preserve">ς </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34B42">
+        <w:rPr>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Μηχανικών Χωροταξίας, Πολεοδομίας και Περιφερειακής Ανάπτυξης </w:t>
       </w:r>
       <w:r w:rsidR="00956153">
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> της Πολυτεχνικής Σχολής </w:t>
+        <w:t xml:space="preserve">της Πολυτεχνικής Σχολής </w:t>
       </w:r>
       <w:r w:rsidR="002D39BD">
         <w:t>τ</w:t>
       </w:r>
       <w:r w:rsidR="002D39BD" w:rsidRPr="002D39BD">
         <w:t xml:space="preserve">ου </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="002D39BD">
         <w:t>Πανεπιστημίου Θεσσαλίας.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EC42EF" w14:textId="77777777" w:rsidR="002D39BD" w:rsidRPr="002D39BD" w:rsidRDefault="002D39BD" w:rsidP="002D39BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C72534" w14:textId="2EACEAA1" w:rsidR="00712926" w:rsidRPr="00E31191" w:rsidRDefault="00712926" w:rsidP="00CA630C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="130"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31191">
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Αιτούμαι την </w:t>
@@ -1139,60 +1147,59 @@
         <w:ind w:left="57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01B24AF2" w14:textId="77777777" w:rsidR="00AC3963" w:rsidRDefault="00AC3963" w:rsidP="008D2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC3963" w:rsidSect="002D39BD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="720" w:bottom="426" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1202,51 +1209,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16502E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38DA9522"/>
     <w:lvl w:ilvl="0" w:tplc="856AA4FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2000,80 +2007,80 @@
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="470245336">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="488789196">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="746877256">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1582904973">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1487042798">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1270939769">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1886136932">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1290011156">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="132"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00475BC9"/>
     <w:rsid w:val="0008367F"/>
     <w:rsid w:val="000920BF"/>
     <w:rsid w:val="00110F90"/>
     <w:rsid w:val="001234AC"/>
     <w:rsid w:val="001B5E12"/>
     <w:rsid w:val="00203989"/>
     <w:rsid w:val="002101E5"/>
     <w:rsid w:val="00225B04"/>
     <w:rsid w:val="002311D8"/>
     <w:rsid w:val="002C4D72"/>
     <w:rsid w:val="002D39BD"/>
     <w:rsid w:val="00301132"/>
@@ -2093,50 +2100,51 @@
     <w:rsid w:val="00561D12"/>
     <w:rsid w:val="00580AD5"/>
     <w:rsid w:val="005F77F9"/>
     <w:rsid w:val="00630F7C"/>
     <w:rsid w:val="006A4547"/>
     <w:rsid w:val="006C3752"/>
     <w:rsid w:val="006D058A"/>
     <w:rsid w:val="006D2F00"/>
     <w:rsid w:val="00712926"/>
     <w:rsid w:val="00761F7F"/>
     <w:rsid w:val="00767634"/>
     <w:rsid w:val="00781629"/>
     <w:rsid w:val="007B39EB"/>
     <w:rsid w:val="007D65D5"/>
     <w:rsid w:val="007F5ECE"/>
     <w:rsid w:val="008353CB"/>
     <w:rsid w:val="00861910"/>
     <w:rsid w:val="008720E9"/>
     <w:rsid w:val="008D2C3A"/>
     <w:rsid w:val="008D751C"/>
     <w:rsid w:val="008D7BDB"/>
     <w:rsid w:val="00956153"/>
     <w:rsid w:val="0095732B"/>
     <w:rsid w:val="00A20C41"/>
     <w:rsid w:val="00A2255C"/>
+    <w:rsid w:val="00A34B42"/>
     <w:rsid w:val="00A729E6"/>
     <w:rsid w:val="00AB6013"/>
     <w:rsid w:val="00AC3963"/>
     <w:rsid w:val="00AF09AA"/>
     <w:rsid w:val="00B86D9D"/>
     <w:rsid w:val="00BC4474"/>
     <w:rsid w:val="00BD5F67"/>
     <w:rsid w:val="00C2144C"/>
     <w:rsid w:val="00C355A1"/>
     <w:rsid w:val="00C36564"/>
     <w:rsid w:val="00C60957"/>
     <w:rsid w:val="00C80E51"/>
     <w:rsid w:val="00CA630C"/>
     <w:rsid w:val="00CB14E2"/>
     <w:rsid w:val="00D21DFE"/>
     <w:rsid w:val="00D402F2"/>
     <w:rsid w:val="00D83589"/>
     <w:rsid w:val="00DA7745"/>
     <w:rsid w:val="00DA7935"/>
     <w:rsid w:val="00DF1B5D"/>
     <w:rsid w:val="00E07EEA"/>
     <w:rsid w:val="00E31191"/>
     <w:rsid w:val="00E7251A"/>
     <w:rsid w:val="00E80232"/>
     <w:rsid w:val="00F8298F"/>
@@ -2152,67 +2160,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C311A69"/>
   <w15:docId w15:val="{9DED98DF-523F-4A5A-8273-585B5F5799CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2544,51 +2552,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2AC1"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2658,51 +2665,51 @@
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0008367F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2959,86 +2966,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6F36913-C6AA-4312-9C1D-F263FA736EB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F3983FA-BBA5-45B0-9927-30A54B8D330C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>269</Words>
-  <Characters>1455</Characters>
+  <Words>275</Words>
+  <Characters>1491</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1721</CharactersWithSpaces>
+  <CharactersWithSpaces>1763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Eleni</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>